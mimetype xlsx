--- v0 (2026-09-09)
+++ v1 (2026-10-21)
@@ -2596,51 +2596,51 @@
       <c r="F20" t="s">
         <v>96</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H20" s="4" t="s">
         <v>36</v>
       </c>
       <c r="I20" t="s">
         <v>89</v>
       </c>
       <c r="J20" t="s">
         <v>90</v>
       </c>
       <c r="AE20">
         <v>1</v>
       </c>
       <c r="AI20" t="s">
         <v>94</v>
       </c>
       <c r="AJ20">
         <v>3257</v>
       </c>
       <c r="AK20">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="21" spans="1:37">
       <c r="D21" t="s">
         <v>97</v>
       </c>
       <c r="E21" t="s">
         <v>98</v>
       </c>
       <c r="F21" t="s">
         <v>99</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H21" s="4" t="s">
         <v>36</v>
       </c>
       <c r="I21" t="s">
         <v>100</v>
       </c>
       <c r="J21" t="s">
         <v>101</v>
       </c>
       <c r="AE21">